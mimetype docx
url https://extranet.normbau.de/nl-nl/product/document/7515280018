--- v0 (2026-05-14)
+++ v1 (2026-08-01)
@@ -325,51 +325,51 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oppervlakte : 100 cm²</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Materiaal : Polyamide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Oppervlak : Hoogglans met antibacteriële bescherming</w:t>
+        <w:t xml:space="preserve">Oppervlak : Hoogglans</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kleur : Donkergrijs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Verkrijgbare kleuren : Verkrijgbaar in de Nylon kleuren Zwart (016), Donkergrijs (018), Wit (019) en in Lichtgrijs manhattan (067)</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1133.8582677165352" w:right="1133.8582677165352" w:bottom="1133.8582677165352" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>