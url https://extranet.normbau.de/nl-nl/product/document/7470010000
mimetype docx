--- v0 (2026-05-14)
+++ v1 (2026-10-29)
@@ -285,51 +285,51 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Productgroep : 7000</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Materiaal &amp; leveringsomvang : 4 verzonken houtschroeven 10 x 90 mm (Torx T 40) uit RVS klasse A2-AISI 30, 4 afdichtingselementen voor normconforme afdichting van de boorgaten (DIN 18534-1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wandcondities : met geintergreerde bevestigingsplaat uit meervoudig verlijmd hout als wandversteviging. Frontale bevestiginguit gipskarton, spaanplaat, MDF met een rugbekleding van minstens 20mm dik meerlagig verlijmd hout, die voldoende beveiligd op de dragende construc</w:t>
+        <w:t xml:space="preserve">Wandcondities : Frontale bevestiging met geintergreerde bevestigingsplaat uit meervoudig verlijmd hout als wandversteviging. Op lichte wanden uit gipskarton, spaanplaat, MDF met een rugbekleding van minstens 30 mm dik meerlagig verlijmd hout, die voldoende beveiligd op d</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kleur : Kleurloos</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1133.8582677165352" w:right="1133.8582677165352" w:bottom="1133.8582677165352" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 