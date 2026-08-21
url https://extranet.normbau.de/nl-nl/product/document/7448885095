--- v0 (2026-05-14)
+++ v1 (2026-08-21)
@@ -162,51 +162,51 @@
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">NORMBAU GmbH</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cavere Care Opklapbare muursteun vario, met grondplaat, met 2 elektronische schakelaar (WC spoeling en oproep: sluiten en opener), L = 850 mm, verborgen aansluiting met montageplaat, Cavere Antraciet-metallic</w:t>
+        <w:t xml:space="preserve">Cavere Care Opklapbare muursteun vario, met grondplaat, met 2 LED elektronische schakelaar (WC spoeling en oproep: sluiten en opener), L = 850 mm, verborgen aansluiting met montageplaat, Cavere Antraciet-metallic</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Artikelnummer: 7448885xxx</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
@@ -395,51 +395,51 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Productbeschrijving</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Productcategorie : Opklapbare muursteun</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Product ontwerp : met 2 elektronische schakelaar</w:t>
+        <w:t xml:space="preserve">Product ontwerp : met 2 LED elektronische schakelaar</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Productgroep : 7000</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grondplaat : met grondplaat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>