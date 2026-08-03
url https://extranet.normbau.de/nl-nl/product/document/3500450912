--- v0 (2026-05-14)
+++ v1 (2026-08-03)
@@ -300,60 +300,50 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">bij lichte wanden is een vulling van ten minste 30 mm dik meervoudig verlijmt hout nodig</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">kan achteraf worden uitgerust met Nylon Care Toiletpapierhouder 0449120, optionele met permanente bescherming tegen bacteriën 4449120</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">kan achteraf worden uitgerust met Nylon Care Toiletpapierhouder 0449120, optionele met permanente bescherming tegen bacteriën 4449120</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">kan achteraf worden uitgerust met Care Zender 0449010</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">TÜV produktcontrole certificaat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CE gecertificeerd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>