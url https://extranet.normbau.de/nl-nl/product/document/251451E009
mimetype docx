--- v0 (2026-05-14)
+++ v1 (2026-07-12)
@@ -200,51 +200,51 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Aanbestedingstekst</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Aus Edelstahl, Werkstoff Nr. 1.4401 (A4-AISI 316), Oberfläche fein matt, Griffe Ø 26 oder 32 mm, mit Stützen Ø 26 mm, in variablen Längen und Achsmaßen (Zusätzliche Befestigungsstütze ab Achsabstand 1250 mm (Ø 26 mm) bzw. 1550 mm (Ø 32mm) erforderlich) Bestellangaben: – NT.GST 122… – Bestell-Nr. – Achsmaß (bei Griffstangen) – Montageset (pro Befestigungspunkt, wird separat bestellt) – Türstärke</w:t>
+        <w:t xml:space="preserve">Aus Edelstahl, Werkstoff Nr. 1.4401 (A4-AISI 316), Oberfläche fein matt, Griff Ø 32 mm, mit Stützen Ø 26 mm, in variablen Längen und Achsmaßen (Zusätzliche Befestigungsstütze ab Achsabstand 1550 mm erforderlich) Bestellangaben: – NT.GST 122… – Bestell-Nr. – Achsmaß (bei Griffstangen) – Montageset (pro Befestigungspunkt, wird separat bestellt) – Türstärke</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Productbeschrijving</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Productcategorie : vloersteun</w:t>