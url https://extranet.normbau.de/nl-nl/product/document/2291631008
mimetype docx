--- v0 (2026-05-14)
+++ v1 (2026-08-23)
@@ -162,51 +162,51 @@
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">NORMBAU GmbH</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Inox Care Disinfecterend middel en zeepdispensers, 0.5 l, 163 x 80 x 259 mm, Hoogglans gepolijst</w:t>
+        <w:t xml:space="preserve">Inox Care Disinfecterend middel dispenser, 0.5 l, 163 x 80 x 259 mm, Hoogglans gepolijst</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Artikelnummer: 2291631xxx</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
@@ -295,51 +295,51 @@
         <w:t xml:space="preserve">levering met Bevestigingsmateriaal</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Productbeschrijving</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Productcategorie : Disinfecterend middel en zeepdispensers</w:t>
+        <w:t xml:space="preserve">Productcategorie : Disinfecterend middel dispenser</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Productgroep : 5600</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Lengte : 163 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>