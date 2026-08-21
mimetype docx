--- v0 (2026-05-14)
+++ v1 (2026-08-21)
@@ -333,50 +333,60 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CE gecertificeerd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">voldoet aan DIN 18040 en ÖNORM B1600</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">de montageset moet worden bepaald aan de hand van de bouwkundige omstandigheden en afzonderlijk worden besteld</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kan ook worden gebruikt als douche spatscherm in combinatie met Care douchegordijen voor douche spatscherm 0787013 / 0787014</w:t>
+      </w:r>
+    </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Productbeschrijving</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Productcategorie : Opklapbare muursteun</w:t>
       </w:r>
     </w:p>