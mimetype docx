--- v0 (2026-05-14)
+++ v1 (2026-09-23)
@@ -405,50 +405,60 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Type montage : Rozetbevestiging</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vorm : L-vorm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">Gordijnringen : 17 St.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Materiaal : aluminium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Materiaal toevoeging : Gordijnringen uit Polyamide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oppervlak : krasbestendige poedercoating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>