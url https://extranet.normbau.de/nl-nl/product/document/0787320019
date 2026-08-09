--- v0 (2026-05-14)
+++ v1 (2026-08-09)
@@ -260,70 +260,50 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">met messing vernikkelde ogen voor gordijnringen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">voorzien van een zoom rondom en ecoband aan de onderzijde</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">verkrijgbaar in de volgende Douchegordijnen kleuren: 019 - Wit met structuur 051 - Wit ovaal patroon 059 - Wit uit Trevira CS</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">kleurmonsters op aanvraag beschikbaar</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ook beschikbaar in individuele lengtes op aanvraag</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Productbeschrijving</w:t>