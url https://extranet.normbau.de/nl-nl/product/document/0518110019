--- v0 (2026-05-14)
+++ v1 (2026-08-09)
@@ -162,51 +162,51 @@
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">NORMBAU GmbH</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nylon Care Reserverolhouder, voor een rol, 70 x 107 x 190 mm, Wit</w:t>
+        <w:t xml:space="preserve">Nylon Care Reserverolhouder, voor een rol, 107 x 70 x 226 mm, Wit</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Artikelnummer: 0518110xxx</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
@@ -295,71 +295,71 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Product ontwerp : voor een rol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Productgroep : 1500</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lengte : 70 mm</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Hoogte : 190 mm</w:t>
+        <w:t xml:space="preserve">Lengte : 107 mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Breedte : 70 mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoogte : 226 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diameter : 34 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Materiaal : Polyamide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>