--- v0 (2026-05-14)
+++ v1 (2026-09-07)
@@ -162,51 +162,51 @@
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">NORMBAU GmbH</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Special Care Adipositas opklapbaar zitje, met steun poten, 534 x 467 x 498 mm, Donkergrijs</w:t>
+        <w:t xml:space="preserve">Special Care Adipositas opklapbaar zitje, met steun poten, 467 x 508 x 465 mm, Donkergrijs</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Artikelnummer: 0457811xxx</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
@@ -325,71 +325,71 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Product ontwerp : met steun poten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Productgroep : 2010</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lengte : 534 mm</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Hoogte : 498 mm</w:t>
+        <w:t xml:space="preserve">Lengte : 467 mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Breedte : 508 mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoogte : 465 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brede zitting : 508 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diepte van het zitoppervlak : 383 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>