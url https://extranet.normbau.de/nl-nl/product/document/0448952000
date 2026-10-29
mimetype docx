--- v0 (2026-05-14)
+++ v1 (2026-10-29)
@@ -275,51 +275,51 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Productgroep : 2000</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Materiaal &amp; leveringsomvang : 2 x zeskantige houtschroef Ø 10 x 80 SW17, A2-AISI 304</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wandcondities : met geintergreerde bevestigingsplaat uit meervoudig verlijmd hout als wandversteviging. Frontale bevestiginguit gipskarton, spaanplaat, MDF met een rugbekleding van minstens 20mm dik meerlagig verlijmd hout, die voldoende beveiligd op de dragende construc</w:t>
+        <w:t xml:space="preserve">Wandcondities : Frontale bevestiging met geintergreerde bevestigingsplaat uit meervoudig verlijmd hout als wandversteviging. Op lichte wanden uit gipskarton, spaanplaat, MDF met een rugbekleding van minstens 30 mm dik meerlagig verlijmd hout, die voldoende beveiligd op d</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kleur : Kleurloos</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1133.8582677165352" w:right="1133.8582677165352" w:bottom="1133.8582677165352" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 