--- v0 (2026-05-14)
+++ v1 (2026-09-07)
@@ -285,51 +285,51 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Productgroep : 2000</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Materiaal &amp; leveringsomvang : 3 x verzonken schroef M10 x 30, A4-AISI 316 3 x zeefhuls Ø 20 x 100 3x stalen hulzen met binnendraad Ø 15 x 75 / M10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wandcondities : Wanden uit holle steen:holle betonkorrelsteen HLz≥ 12, holle Kalkzandsteen KSL ≥ 12, holle bloksteen ≥ Hbl4, Hbn4 andere holle stenen beton, licht beton, baksteen ≥ Mz12, kalkzand- volsteen ≥ KS 12, natursteen met dichte structuur puimsteen</w:t>
+        <w:t xml:space="preserve">Wandcondities : Wanden uit holle steen: holle betonkorrelsteen HLz≥ 12, holle Kalkzandsteen KSL ≥ 12, holle bloksteen ≥ Hbl4, Hbn4 andere holle stenen beton, licht beton, baksteen ≥ Mz12, kalkzand- volsteen ≥ KS 12, natursteen met dichte structuur puimsteen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Kleur : Kleurloos</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1133.8582677165352" w:right="1133.8582677165352" w:bottom="1133.8582677165352" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 