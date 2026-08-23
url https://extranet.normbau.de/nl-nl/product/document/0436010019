--- v0 (2026-05-14)
+++ v1 (2026-08-23)
@@ -305,51 +305,51 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Product ontwerp : met rozet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Productgroep : 1500</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lengte : 450 mm</w:t>
+        <w:t xml:space="preserve">Lengte : 456 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Breedte : 70 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoogte : 70 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>