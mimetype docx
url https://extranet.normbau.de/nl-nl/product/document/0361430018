--- v0 (2026-05-14)
+++ v1 (2026-07-12)
@@ -200,61 +200,61 @@
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Aanbestedingstekst</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">om de Care douchegordijnen aan de douchegordijnstang op te hangen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">geschikt voor douchegordijnstangen Ø 32 - 34 mm</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">geschikt voor Care Douchegordijnen</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Productbeschrijving</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Productcategorie : Gordijnring</w:t>