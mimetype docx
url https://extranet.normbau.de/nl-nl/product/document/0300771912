--- v0 (2026-05-14)
+++ v1 (2026-09-07)
@@ -162,51 +162,51 @@
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">NORMBAU GmbH</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Verso Care Duo Hangzitje, 380 x 515 x 450 mm, Rood-Wit</w:t>
+        <w:t xml:space="preserve">Verso Care Duo Hangzitje, 515 x 380 x 450 mm, Rood-Wit</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Artikelnummer: 0300771xxx</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
@@ -285,61 +285,61 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Productcategorie : Hangzitje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Productgroep : 0700</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lengte : 380 mm</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Breedte : 515 mm</w:t>
+        <w:t xml:space="preserve">Lengte : 515 mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Breedte : 380 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoogte : 450 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Brede zitting : 380 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>