--- v0 (2026-05-14)
+++ v1 (2026-10-17)
@@ -325,51 +325,51 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Productgroep : 0700</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Asmaat a1 : 300 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Diameter : 32 mm</w:t>
+        <w:t xml:space="preserve">Diameter : 34 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bevestigingspunten : 2 St.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Type montage : Rozetbevestiging</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>