--- v0 (2026-05-14)
+++ v1 (2026-07-12)
@@ -210,51 +210,51 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Aanbestedingstekst</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nylon Care als beproefde productfamilie met een breed scala aan varianten via drie series voor de meest uiteenlopende eisen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">voor bevestiging aan twee opklapbaremuursteun ofvoor bevestiging aan één opklapbare muursteunen aan de muur</w:t>
+        <w:t xml:space="preserve">voor bevestiging aan twee opklapbaremuursteun of voor bevestiging aan één opklapbare muursteunen aan de muur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">voor bevestiging van de verstelbarerugleuning direct aan de opklapbaremuursteun</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">verborgen fixatie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>