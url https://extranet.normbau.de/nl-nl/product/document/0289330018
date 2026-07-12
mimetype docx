--- v0 (2026-05-02)
+++ v1 (2026-07-12)
@@ -220,51 +220,51 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Design wandsysteem voor deuren en tussenwanden van HPL plaatmateriaal, 13 mm plaatdikte</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">losse onderdelen voor de bovenste riem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">kan worden gebruikt vóór de wandaansluiting om de bovenste drager te ondersteunen of als verbindingsstuk van verschillende lange buiselementen</w:t>
+        <w:t xml:space="preserve">kan worden gebruikt voor de wandaansluiting om de bovenste drager te ondersteunen of als verbindingsstuk van verschillende lange buiselementen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">aan beide zijden binnendraad M12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">corrosiebestendig</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>