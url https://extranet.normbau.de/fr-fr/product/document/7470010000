--- v0 (2026-05-14)
+++ v1 (2026-10-29)
@@ -285,51 +285,51 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe de produits : 7000</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Matériaux &amp; livraison : 4 vis pour panneaux de particules 10 x 90 mm (Torx T40) en inox A2-AISI 304, 4 des éléments d‘étanchéité permet d‘étanchéifier les points de perçage conformément aux normes (DIN 18534-1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Type de mur : Fixation par l'avant sur bati-support avec renfort en bois dur de plusiers épaisseurs encollées. Cloisons légéres en placoplâtre, planches d'aggloméré ou panneaux en fibres dures, avec renfort en bois dur de plusieurs épaisseurs encollées qui doi</w:t>
+        <w:t xml:space="preserve">Type de mur : Fixation par l'avant sur bati-support avec renfort en bois dur de plusiers épaisseurs encollées. Cloisons légéres en placoplâtre, planches d'aggloméré ou panneaux en fibres dures, avec un renfort de 30 mm en bois dur de plusieurs épaisseurs encoll</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Couleur : Incolore</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1133.8582677165352" w:right="1133.8582677165352" w:bottom="1133.8582677165352" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 