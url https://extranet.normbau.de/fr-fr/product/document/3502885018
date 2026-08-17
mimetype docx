--- v0 (2026-05-14)
+++ v1 (2026-08-17)
@@ -162,51 +162,51 @@
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">NORMBAU GmbH</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nylon Care Barre d'appui rabattable vario, avec platine de fixation, avec boutons de commande (chasse d’eau et appel circuit fermé et ouvert NO et NC), L = 850 mm, raccordement caché avec plaque de montage, Gris foncé</w:t>
+        <w:t xml:space="preserve">Nylon Care Barre d'appui rabattable vario, avec platine de fixation, avec 2 boutons de commande LED (chasse d’eau et appel circuit fermé et ouvert NO et NC), L = 850 mm, raccordement caché avec plaque de montage, Gris foncé</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Numéro d'article : 3502885xxx</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
@@ -395,51 +395,51 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Description du produit</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Catégorie de produits : Barre d'appui rabattable</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Version du produit : avec boutons de commande</w:t>
+        <w:t xml:space="preserve">Version du produit : avec 2 boutons de commande LED</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe de produits : 3800</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Platine de fixation : avec platine de fixation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>