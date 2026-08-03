--- v0 (2026-05-14)
+++ v1 (2026-08-03)
@@ -300,60 +300,50 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pour les cloisons légères, une doublure en bois collé multicouche d'au moins 30 mm d'épaisseur est nécessaire</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peut être équipée d’un porte-rouleau 0449120, en option avec protection antibactérienne intégrée 4449120</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Peut être équipée d’un porte-rouleau 0449120, en option avec protection antibactérienne intégrée 4449120</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Peut être équipé ultérieurement d'un émetteur radio 0449010</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Produit certifié TÜV PRODUCT SERVICE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CE-certifié</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>