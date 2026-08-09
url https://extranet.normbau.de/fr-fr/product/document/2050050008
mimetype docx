--- v0 (2026-05-14)
+++ v1 (2026-08-09)
@@ -333,50 +333,60 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CE-certifié</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conforme à la norme ÖNORM B 1600 et DIN 18040</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Le matériel de fixation doit être défini sur le chantier et adapté selon la configuration et la nature de la cloison</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En combinaison avec les rideaux de douche Care pour protection de gicleur de douche 0787013 / 0787014 peut également être utilisé comme protection de gicleur de douche</w:t>
+      </w:r>
+    </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Description du produit</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Catégorie de produits : Barre d'appui rabattable</w:t>
       </w:r>
     </w:p>