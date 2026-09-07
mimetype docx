--- v0 (2026-05-14)
+++ v1 (2026-09-07)
@@ -162,51 +162,51 @@
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">NORMBAU GmbH</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nylon Care 400 Siège rabattable, 410 x 410 x 100 mm, Gris foncé</w:t>
+        <w:t xml:space="preserve">Nylon Care 400 Siège rabattable, 410 x 380 x 100 mm, Gris foncé</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Numéro d'article : 0841010xxx</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
@@ -335,51 +335,51 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe de produits : 2000</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Longueur : 410 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Largeur : 410 mm</w:t>
+        <w:t xml:space="preserve">Largeur : 380 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hauteur : 100 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Largeur de l'assise : 380 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>