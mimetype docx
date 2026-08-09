--- v0 (2026-05-02)
+++ v1 (2026-08-09)
@@ -260,70 +260,50 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Avec œillets en laiton nickelé pour anneaux</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Finition par ourlets supérieur et latéraux, bande écologique inférieur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Disponible dans les couleurs de rideau de douche suivantes:019 - blanc gaufrè051 - blanc à rayures diagonales blanches059 - blanc en Trevira CS</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Échantillons de couleurs disponibles sur demande</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Disponible en longueurs individuelles sur demande</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Description du produit</w:t>