--- v0 (2026-05-14)
+++ v1 (2026-09-07)
@@ -162,51 +162,51 @@
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">NORMBAU GmbH</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nylon Care Patère murale, 28 x 44 x 58 mm, Blanc</w:t>
+        <w:t xml:space="preserve">Nylon Care Patère murale, 45 x 28 x 58 mm, Blanc</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Numéro d'article : 0583100xxx</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
@@ -285,61 +285,61 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Catégorie de produits : Patère murale</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe de produits : 2400</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Longueur : 28 mm</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Largeur : 44 mm</w:t>
+        <w:t xml:space="preserve">Longueur : 45 mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Largeur : 28 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hauteur : 58 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Matériau : polyamide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>