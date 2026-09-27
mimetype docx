--- v0 (2026-05-14)
+++ v1 (2026-09-27)
@@ -210,51 +210,51 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Texte d'appel d'offres</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Special Care PSY sert à réduire les risques en cas de risque de suicide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fonction de désengagement avant d'atteindre une charge de 25 kg</w:t>
+        <w:t xml:space="preserve">Fonction de désengagement avant d'atteindre une charge de 30 kg</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Réutilisable par clipsage</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pour suspendre les serviettes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>