--- v0 (2026-05-14)
+++ v1 (2026-10-29)
@@ -162,51 +162,51 @@
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">NORMBAU GmbH</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nylon Care 400 Barre avec support de douchette, à position réglable, 750 mm, Gris foncé</w:t>
+        <w:t xml:space="preserve">Nylon Care 400 Barre avec support de douchette, à position réglable, 88 x 80 x 807 mm, Gris foncé</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Numéro d'article : 0489030xxx</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
@@ -345,51 +345,51 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Version du produit : à position réglable</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe de produits : 2000</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Entraxe a1 : 750 mm</w:t>
+        <w:t xml:space="preserve">Entraxe a3 : 750 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Diamètre : 34 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Points de fixation : 1 St.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>