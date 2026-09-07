--- v0 (2026-05-14)
+++ v1 (2026-09-07)
@@ -162,51 +162,51 @@
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">NORMBAU GmbH</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Special Care Adipositas Siège rabattable, avec pieds de support, 534 x 467 x 498 mm, Gris foncé</w:t>
+        <w:t xml:space="preserve">Special Care Adipositas Siège rabattable, avec pieds de support, 467 x 508 x 465 mm, Gris foncé</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Numéro d'article : 0457811xxx</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:u w:val="single"/>
@@ -325,71 +325,71 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Version du produit : avec pieds de support</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe de produits : 2010</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Longueur : 534 mm</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Hauteur : 498 mm</w:t>
+        <w:t xml:space="preserve">Longueur : 467 mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Largeur : 508 mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hauteur : 465 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Largeur de l'assise : 508 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Profondeur de la surface du siège : 383 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>