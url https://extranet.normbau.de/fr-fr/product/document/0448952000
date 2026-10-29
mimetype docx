--- v0 (2026-05-14)
+++ v1 (2026-10-29)
@@ -275,51 +275,51 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe de produits : 2000</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Matériaux &amp; livraison : 2 x vis à bois à tête hexagonale Ø 10 x 80 SW17, A2-AISI 304</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Type de mur : Fixation par l'avant sur bati-support avec renfort en bois dur de plusiers épaisseurs encollées. Cloisons légéres en placoplâtre, planches d'aggloméré ou panneaux en fibres dures, avec renfort en bois dur de plusieurs épaisseurs encollées qui doi</w:t>
+        <w:t xml:space="preserve">Type de mur : Fixation par l'avant sur bati-support avec renfort en bois dur de plusiers épaisseurs encollées. Cloisons légéres en placoplâtre, planches d'aggloméré ou panneaux en fibres dures, avec un renfort de 30 mm en bois dur de plusieurs épaisseurs encoll</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Couleur : Incolore</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1133.8582677165352" w:right="1133.8582677165352" w:bottom="1133.8582677165352" w:left="1133.8582677165352" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 