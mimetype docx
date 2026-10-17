--- v0 (2026-05-14)
+++ v1 (2026-10-17)
@@ -325,51 +325,51 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupe de produits : 0700</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Entraxe a1 : 300 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Diamètre : 32 mm</w:t>
+        <w:t xml:space="preserve">Diamètre : 34 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Points de fixation : 2 St.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Type de fixation : Fixation de la rosace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>